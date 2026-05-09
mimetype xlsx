--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="92">
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Player FULL Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Captain</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Carson Baker</t>
   </si>
   <si>
     <t>Midi</t>
   </si>
   <si>
@@ -143,50 +143,59 @@
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Cullen Smith</t>
   </si>
   <si>
     <t xml:space="preserve">Midi </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Nolan McGinn</t>
   </si>
   <si>
     <t>Midi/FO</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Carson Stucky</t>
   </si>
   <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Owen Faber</t>
+  </si>
+  <si>
+    <t>Attack</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
     <t>Greyson Stephens</t>
   </si>
   <si>
     <t>Att/Mid</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Carter Laney</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>C.J. Licata</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Adrian Antonio</t>
@@ -194,72 +203,99 @@
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Blake Souza</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Owen Berube</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Collin Munn</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Cameron Garner</t>
   </si>
   <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Caleb Kang</t>
+  </si>
+  <si>
+    <t>Sophomore</t>
+  </si>
+  <si>
     <t>26</t>
   </si>
   <si>
     <t>Davis Neffield</t>
   </si>
   <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Case Kobliska</t>
+  </si>
+  <si>
     <t>28</t>
   </si>
   <si>
     <t>Tad Howells</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Jett Collins</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Brady Bowles</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>John Henry Starr</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Zach Rodriguez</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Hayes Robertson</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>William Hoyland</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Mason Mickler</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Anderson Knight</t>
   </si>
@@ -302,51 +338,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E37"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="1">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>5</v>
@@ -568,274 +604,349 @@
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>25</v>
       </c>
       <c r="E16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
         <v>22</v>
       </c>
       <c r="E22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
         <v>25</v>
       </c>
       <c r="E24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
         <v>15</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="E25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B26" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C26" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D26" t="s">
         <v>25</v>
       </c>
       <c r="E26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B27" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C27" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D27" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B28" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C28" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B29" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B30" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C30" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D30" t="s">
         <v>22</v>
       </c>
       <c r="E30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C31" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D31" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B32" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C32" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D33" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>84</v>
+      </c>
+      <c r="B34" t="s">
+        <v>85</v>
+      </c>
+      <c r="C34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" t="s">
+        <v>22</v>
+      </c>
+      <c r="E34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" t="s">
+        <v>87</v>
+      </c>
+      <c r="C35" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>88</v>
+      </c>
+      <c r="B36" t="s">
+        <v>89</v>
+      </c>
+      <c r="C36" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B37" t="s">
+        <v>91</v>
+      </c>
+      <c r="C37" t="s">
         <v>42</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D37" t="s">
         <v>8</v>
       </c>
-      <c r="E32"/>
+      <c r="E37"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>